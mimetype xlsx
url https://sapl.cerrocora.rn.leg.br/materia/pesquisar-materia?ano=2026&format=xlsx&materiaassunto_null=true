--- v0 (2026-04-09)
+++ v1 (2026-06-20)
@@ -10,133 +10,184 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="278">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Felipe Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/98/projeto_de_lei_no001-2026_-_autoria_-_felipe_da_silva_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da companhia de águas e esgotos do Rio Grande do Norte (CAERN) realizar reparo de buracos e valas abertas nas vias e logradouros públicos do município de Cerro Corá/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Rodolfo Guedes</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_no002-2026_-_rodolfo_guedes.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como patrimônio histórico e cultural de natureza material do município de Cerro Corá/RN, a panificadora Cerrocoraense e seus produtos tradicionais conhecidos como a Rosca da Páscoa e a Bolacha Royal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/96/projeto_de_resolucao_no001-202620260417_08224074.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, a estrutura e o funcionamento da ouvidoria legislativo no âmbito da Câmara Municipal de Cerro Corá/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/97/projeto_de_resolucao_no002-202620260417_08210758.pdf</t>
+  </si>
+  <si>
+    <t>Altera os dispositivos da resolução nº 05/2023, que regulamenta a aplicação da Lei Federal  nº 13.709/2018 - Lei Geral de Proteção de dados (LGPD) no âmbito da Câmara Municipal de Cerro Corá e dá outras providências.</t>
+  </si>
+  <si>
     <t>58</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Assis Da Pousada</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/58/requerimento_no_001_2026.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL UMA INSTALAÇÃO DE UM COLETOR DE LIXO NA RUA AURELIANO GALDINO ALVES, BAIRRO SERIDÓ, CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/59/requerimentono_002_2026.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM ABRIGO RODOVIÁRIO NA ENTRADA DO ASSENTAMENTO SANTA CLARA 2, VILA "A", CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/60/requerimentono_003_2026.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CONVÊNIO COM UMA CASA DE APOIO PARA ACOLHIMENTO DE ACOMPANHANTES E PACIENTES QUE SE DESLOCAM A NATAL/RN, PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Felipe Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/71/requerimentono_004_2026_felipe_silva.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL E À COMPANHIA DE ÁGUAS E ESGOTOS DO RIO GRANDE DO NORTE (CAERN), A REPOSIÇÃO DA MALHA ASFÁLTICA REMOVIDA EM DECORRÊNCIA DE SERVIÇOS REALIZADOS PELA REFERIDA COMPANHIA, NAS SEGUINTES VIAS PÚBLICAS, DA ZONA URBANA DO MUNICÍPIO DE CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/70/requerimento_no_005_2026_felipe_silva.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, A FORMALIZAÇÃO DE TERMO DE COOPERAÇÃO COM A ASSOCIAÇÃO CASA DO DIVINO MESTRE (ACDM), LOCALIZADA EM NATAL/RN, COM O OBJETIVO DE GARANTIR ACOLHIMENTO AOS PACIENTES DO NOSSO MUNICÍPIO QUE REALIZAM TRATAMENTO DE SAÚDE NA CAPITAL DO ESTADO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Breno Bezerra</t>
@@ -229,53 +280,50 @@
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_no_013_2026_breno_bezerra.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO DE LUMINÁRIAS NO TRECHO QUE COMPREENDE O TREVO DA RN-087 ATÉ O ASSENTAMENTO SANTA CLARA - VILA B, MUNICÍPIO DE CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_no_014_2026_breno_bezerra.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A RESTAURAÇÃO E RECUPERAÇÃO DO BARREIRO LOCALIZADO POR TRÁS DO ASSENTAMENTO SANTA ROSA, MUNICÍPIO DE CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rodolfo Guedes</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_no_015_2026_rodolfo_guedes.pdf</t>
   </si>
   <si>
     <t>REQUER À PREFEITURA MUNICIPAL DE CERRO CORÁ A RETIRADA DOS CANTEIROS DA RUA SÃO VICENTE, NO BAIRRO TANCREDO NEVES.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Felipe Braz</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento__no016_2026_jefferson_felipe.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SEJA DISPONIBILIZADO TRANSPORTE PARA IDOSOS DA SERRA DE SANTANA, QUE DESEJAM PARTICIPAR DAS ATIVIDADES DO CENTRO DE CONVIVÊNCIA DOS IDOSOS (CCI) CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>69</t>
   </si>
@@ -402,50 +450,494 @@
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_27_-_jose_maria_gomes.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DAS RUAS FLORÂNIA E CARNAÚBA DOS DANTAS, DE FORMA QUE AMBAS TENHAM LIGAÇÃO ATÉ A RN QUE DÁ ACESSO AO MUNICÍPIO DE SÃO TOMÉ, BEM COMO A EXECUÇÃO DO TRECHO DA RUA CURRAIS NOVOS,_x000D_
 INTERLIGANDO-A À RUA SANTANA DO SERIDÓ NO MUNICÍPIO DE CERRO CORÁ/RN.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/85/requerimento_28_-_felipe_da_silva.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, E QUE SEJA ENCAMINHADO EXPEDIENTE AO ÓRGÃO COMPETENTE DO GOVERNO DO ESTADO, BEM COMO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM (DER/RN), SOLICITANDO A REALIZAÇÃO DO SERVIÇO DE ROÇO (LIMPEZA DAS MARGENS) DA RN-042, NO TRECHO QUE LIGA O MUNICÍPIO DE CERRO CORÁ À LIGAÇÃO QUE LIGA CERRO CORÁ AS PRINCIPAIS CIDADES DO ESTADO ,COMO TAMBÉM A CAPITAL NATAL/RN.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_no034-2026_-_breno_20260410_08455897.pdf</t>
+  </si>
+  <si>
+    <t>Melhoria, recuperação e limpeza.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_no035-2026_-_breno_20260410_08462872_1.pdf</t>
+  </si>
+  <si>
+    <t>Melhoria, recuperação e limpeza</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_no036-2026_-_breno_20260410_08465404.pdf</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/94/requerimento_no027-2026_-_santos_capote_20260410_08442740.pdf</t>
+  </si>
+  <si>
+    <t>Solicita deliberação em urgência dos projetos de resolução nº 01 e 02/2026 da mesa diretora da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/95/requerimento_no038-2026_-_santos20260410_08484308.pdf</t>
+  </si>
+  <si>
+    <t>Requer da administração municipal de Cerro Corá e extensivo ao departamento de estradas e rodagem - DER/RN, providências relacionadas ao trânsito no município de Cerro Corá/RN</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/91/requerimento_no039-2026_-_rodolfo20260410_08500207.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao executivo municipal a instalação de câmeras de segurança nos ônibus escolares do município de Cerro Corá/RN</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requer ao executivo municipal a solicitação de programa de castração de cães e gatos em situação de rua no município de Cerro Corá/RN.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/87/requerimento_no041-2026_-__assis20260410_08520340_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao executivo municipal a instalação de iluminação pública nos postes nº PYO-2398  e T80 - 483 na comunidade sítio novo, Cerro Corá/RN.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/112/requerimento_no042-2026_-_assis_da_pousada20260417_08133029.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL A EXTENSÃO_x000D_
+DE REDE DE ENERGIA ELÉTRICA NA RUA JOÃO FÉLIX_x000D_
+SOBRINHO, BAIRRO CENTRO, NO MUNICÍPIO DE_x000D_
+CERRO CORÁ/RN.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/108/requerimento_no043-2026_-_santos20260417_08151531.pdf</t>
+  </si>
+  <si>
+    <t>Requer da administração municipal de Cerro Corá/RN, que seja providenciada a expansão/ampliação dos Cemitérios da cidade e também do povoado Albino, conforme demostrado na presente proposição.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_no044-2026_-_felipe_braz20260417_08162651.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal a instalação de armário guarda volumes no hospital maternidade Clotilde Santina</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/106/requerimento_no045-2026_-_felipe_braz20260417_08173599.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal que seja providenciado a recuperação de rodovia municipal - Chã da divisão a Chã do sítio no municipio de Cerro Corá/RN</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Solicito à administração municipal de Cerro Corá a complementação do calçamento da Rua João Soares de Melo</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/102/requerimento_no_047-2026_dede_20260424_09023056.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal a pavimentação das seguintes ruas: Severino Henrique Pereira, Localizada no bairro Seridó. Rua: Júlia Maria da Conceição, Localizada no bairro Seridó, Rua: Manoel Brasiliano, Localizado no bairro Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/103/requerimento_no_048-2026_dede_20260424_09013753.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal a implantação de Câmeras de videomonitoramento no município de Cerro Corá, em parceria com a policia militar.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, solicitar que o municipio passe a oferecer de forma efetiva e continua, todas as terapias e o atendimento necessário às famílias atípicas, especialmente aquelas que possuem pessoas com deficiência, transtornos do desenvolvimento.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/107/requerimento_no_049-2026_felipe_da_silva_20260424_08595150.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, solicitar  que o município passe a oferecer de forma contínua, todas as terapias e o atendimento necessário às famílias atípicas, especialmente aquelas que possuem pessoas com deficiências, transtornos do desenvolvimento ou outras necessidades específicas.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal a instalação de termômetro digital de temperatura na praça Maria Luiza Guimarães, e na praça Walter Olímpio no município de Cerro Corá/RN.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/104/requerimento_no_052-2026_dede_20260424_09005393.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o reajuste de diárias concedidas aos funcionários públicos municipais do município de Cerro Corá/RN.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/128/requerimento_no_053.2026_-_santos_capote_-_secretaria_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>REQUER DA ADMINISTRAÇÃO MUNICIPAL DE CERRO_x000D_
+CORÁ, QUE SEJA VIABILIZADA PELOS MEIOS LEGALMENTE_x000D_
+PERMITIDOS, A CRIAÇÃO DA SECRETARIA MUNICIPAL DA_x000D_
+MULHER, VISANDO A VALORIZAÇÃO, PROTEÇÃO E_x000D_
+ACOLHIMENTO DAS MULHERES CERROCORAENSES.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/129/requerimento_no_054.2026_-_santos_capote_-_providencia_sobre_pocos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER PROVIDENCIAS URGENTES DOS ÓRGÃOS_x000D_
+COMPETENTES, PARA INSTALAÇÃO DOS POÇOS_x000D_
+TUBULARES NO ASSENTAMENTO SANTA CLARA II E SÍTIO_x000D_
+CHÃ DA DIVISÃO, MUNICÍPIO DE CERRO CORÁ.</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_no_055.2026_-_santos_capote_-_lei_aldir_blanc.pdf</t>
+  </si>
+  <si>
+    <t>REQUER DA ADMINISTRAÇÃO MUNICIPAL DE CERRO_x000D_
+CORÁ, QUE SEJA PROVIDENCIADA A PUBLICAÇÃO DO_x000D_
+EDITAL PÚBLICO DESTINADO À SELEÇÃO E_x000D_
+CONTEMPLAÇÃO CULTURAL NO MUNICPIO ATRVÉS DA LEI_x000D_
+ALDIR BLANC.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência requerer a construção de 02 (duas) lombadas na comunidade Ipueiras, neste município, especificamente nas imediações das residências dos senhores Canindé Soleiro e Genival Taxista.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/132/requerimento_no_057.2026_-_breno_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
+_x000D_
+respeitosamente à presença de Vossa Excelência requerer a construção de um mata-_x000D_
+burro na entrada do Açude Catolé, localizado nas proximidades do lixão deste_x000D_
+_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/133/requerimento_no_058.2026_-_breno_bezerra_1.pdf</t>
+  </si>
+  <si>
+    <t>solicitar a instalação de luminárias completas, bem como a troca de lâmpadas queimadas, em pontos da zona rural deste município, conforme especificado abaixo:_x000D_
+Instalação de luminárias completas no Sítio Patrimônio:_x000D_
+ Poste nº M52 687_x000D_
+ Poste nº 057 148_x000D_
+Troca de lâmpadas:_x000D_
+ Poste nº U21439 – Comunidade Vazia dos Félix, nas proximidades da casa da finada Luzia Estrela_x000D_
+ Poste nº N47385 – Comunidade Poço dos Cavalos, nas proximidades da residência do Sr. Antônio Adelino_x000D_
+ Poste localizado em frente à residência de Feijão – Comunidade Vazia dos Avaristo_x000D_
+ Poste localizado em frente à residência de Fernando (Pedreiro) – Comunidade Vazia dos Avaristo</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/135/requerimento_no059-2026_-_felipe_braz_20260518_10212665.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL A_x000D_
+PAVIMENTAÇÃO DA RUA IVO OLÍMPIO NO BAIRRO_x000D_
+SERIDÓ CERRO CORÁ/RN.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/136/requerimento_no060-2026_-_felipe_braz_20260518_10222827.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL A INSTALAÇÃO_x000D_
+DE UM ABRIGO RODOVIÁRIO NA ENTRADA DO_x000D_
+ASSENTAMENTO SANTA CLARA 2, VILA "A", CERRO_x000D_
+CORÁ/RN.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/137/requerimento_no061-2026_-_dede20260518_10233592.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A PAVIMENTAÇÃO EM_x000D_
+PARALELEPÍPEDO DA RUA: WELLINGTON_x000D_
+BEZERRA DA SILVA, LOCALIZADA NA_x000D_
+ZONA URBANA DO MUNICÍPIO DE CERRO_x000D_
+CORÁ/RN.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/138/requerimento_no062-2026_-_dede20260518_10242323.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A RETIRADA DAS PLANTAS DA_x000D_
+ESPÉCIE NIM LOCALIZADAS EM FRENTE_x000D_
+AO HOSPITAL PÚBLICO MUNICIPAL E_x000D_
+TAMBÉM NO ENTORNO DO CAMPO_x000D_
+MUNICIPAL, BEM COMO A REALIZAÇÃO_x000D_
+DO PLANTIO DE ÁRVORES FRUTÍFERAS_x000D_
+NESSES ESPAÇOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/139/requerimento_no_063-2026_.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA DELIBERAÇÃO EM URGENCIA AO PROJETO DE RESOLUÇÃO No_x000D_
+003/2026 DA MESA DIRETORA DA CAMARA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Vagton Arroz</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_no001-2026_-_vagton20260417_08102693.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ação administrativa da gestão municipal, no sentido de viabilizar através do ministério da saúde, a implantação e funcionamento do Centro especializado de reabilitação - CER, para o município de Cerro Corá.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_no002-2026_-_vagton20260417_08121009.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ação administrativa da gestão municipal, no sentido de que seja feita a pavimentação asfáltica da área defronte ao hospital e maternidade Clotilde Santina, na cidade de Cerro Corá/RN.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/111/indicacao_no_03-2026_vagton20260424_08542168.pdf</t>
+  </si>
+  <si>
+    <t>Sugere que a administração Municipal conceda pagamento do piso salarial aos professores que atuam sob regime de contratação temporária na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/92/mocao_de_pesar_no001-202620260410_08414185_1.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar  aos familiares da senhors Laura Maria de Medeiros.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/93/mocao_de_pesar_no002-202620260410_08421782.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar nº 02.2026 aos familiares do senhor Cícero Inácio da Silva.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/134/mocao_de_pesar_no_03.2026_-_rodolfo_guedes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador RODOLFO GUEDES DOS SANTOS na conformidade do art. 62 do Regimento_x000D_
+_x000D_
+Interno da Câmara Municipal e com o apoiamento dos demais Vereadores, requer, depois de_x000D_
+ouvido o Plenário e aprovado, encaminhar a presente MOÇÃO DE PESAR aos familiares do_x000D_
+_x000D_
+senhor JOÃO NETO BARBOSA (João Bingo).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -749,68 +1241,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/58/requerimento_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/59/requerimentono_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/60/requerimentono_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/71/requerimentono_004_2026_felipe_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/70/requerimento_no_005_2026_felipe_silva.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_no_006_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_no_007_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_no_008_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_no_09_2026_santos_capote.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/74/requerimento_n_o10_2026__santos_capote.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_n_o11_2026_santos_capote.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_no_012_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_no_013_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_no_014_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_no_015_2026_rodolfo_guedes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento__no016_2026_jefferson_felipe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_no_017_2026_felipe_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_no018_dede_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/76/requerimento_19_-_francisco_de_assis_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/77/requerimento_20_-_francisco_de_assis_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/78/requerimento_21_-_francisco_de_assis_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/79/requerimento_22_-_francisco_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/80/requerimento_23_-_francisco_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/81/requerimento_24_-_alvaro_brenno_de_araujo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_25_-_jose_maria_gomes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/83/requerimento_26_-_jose_maria_gomes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_27_-_jose_maria_gomes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/85/requerimento_28_-_felipe_da_silva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/98/projeto_de_lei_no001-2026_-_autoria_-_felipe_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_no002-2026_-_rodolfo_guedes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/96/projeto_de_resolucao_no001-202620260417_08224074.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/97/projeto_de_resolucao_no002-202620260417_08210758.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/58/requerimento_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/59/requerimentono_002_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/60/requerimentono_003_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/71/requerimentono_004_2026_felipe_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/70/requerimento_no_005_2026_felipe_silva.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_no_006_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_no_007_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_no_008_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_no_09_2026_santos_capote.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/74/requerimento_n_o10_2026__santos_capote.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_n_o11_2026_santos_capote.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_no_012_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_no_013_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_no_014_2026_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_no_015_2026_rodolfo_guedes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/68/requerimento__no016_2026_jefferson_felipe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_no_017_2026_felipe_silva.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/67/requerimento_no018_dede_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/76/requerimento_19_-_francisco_de_assis_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/77/requerimento_20_-_francisco_de_assis_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/78/requerimento_21_-_francisco_de_assis_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/79/requerimento_22_-_francisco_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/80/requerimento_23_-_francisco_de_assis_silva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/81/requerimento_24_-_alvaro_brenno_de_araujo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_25_-_jose_maria_gomes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/83/requerimento_26_-_jose_maria_gomes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_27_-_jose_maria_gomes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/85/requerimento_28_-_felipe_da_silva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_no034-2026_-_breno_20260410_08455897.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_no035-2026_-_breno_20260410_08462872_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_no036-2026_-_breno_20260410_08465404.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/94/requerimento_no027-2026_-_santos_capote_20260410_08442740.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/95/requerimento_no038-2026_-_santos20260410_08484308.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/91/requerimento_no039-2026_-_rodolfo20260410_08500207.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/87/requerimento_no041-2026_-__assis20260410_08520340_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/112/requerimento_no042-2026_-_assis_da_pousada20260417_08133029.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/108/requerimento_no043-2026_-_santos20260417_08151531.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_no044-2026_-_felipe_braz20260417_08162651.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/106/requerimento_no045-2026_-_felipe_braz20260417_08173599.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/102/requerimento_no_047-2026_dede_20260424_09023056.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/103/requerimento_no_048-2026_dede_20260424_09013753.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/107/requerimento_no_049-2026_felipe_da_silva_20260424_08595150.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/104/requerimento_no_052-2026_dede_20260424_09005393.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/128/requerimento_no_053.2026_-_santos_capote_-_secretaria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/129/requerimento_no_054.2026_-_santos_capote_-_providencia_sobre_pocos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_no_055.2026_-_santos_capote_-_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/132/requerimento_no_057.2026_-_breno_bezerra.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/133/requerimento_no_058.2026_-_breno_bezerra_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/135/requerimento_no059-2026_-_felipe_braz_20260518_10212665.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/136/requerimento_no060-2026_-_felipe_braz_20260518_10222827.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/137/requerimento_no061-2026_-_dede20260518_10233592.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/138/requerimento_no062-2026_-_dede20260518_10242323.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/139/requerimento_no_063-2026_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_no001-2026_-_vagton20260417_08102693.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_no002-2026_-_vagton20260417_08121009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/111/indicacao_no_03-2026_vagton20260424_08542168.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/92/mocao_de_pesar_no001-202620260410_08414185_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/93/mocao_de_pesar_no002-202620260410_08421782.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cerrocora.rn.leg.br/media/sapl/public/materialegislativa/2026/134/mocao_de_pesar_no_03.2026_-_rodolfo_guedes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -839,765 +1331,1839 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F17" t="s">
+        <v>52</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" t="s">
+        <v>52</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" t="s">
+        <v>31</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>98</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>102</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" t="s">
+        <v>31</v>
+      </c>
+      <c r="F23" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H23" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H24" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F25" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F27" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F28" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H29" t="s">
         <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" t="s">
+        <v>31</v>
+      </c>
+      <c r="F30" t="s">
+        <v>103</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" t="s">
+        <v>31</v>
+      </c>
+      <c r="F31" t="s">
+        <v>103</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" t="s">
+        <v>103</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" t="s">
+        <v>31</v>
+      </c>
+      <c r="F34" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35" t="s">
+        <v>52</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>155</v>
+      </c>
+      <c r="D36" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" t="s">
+        <v>31</v>
+      </c>
+      <c r="F36" t="s">
+        <v>52</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" t="s">
+        <v>65</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>65</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" t="s">
+        <v>31</v>
+      </c>
+      <c r="F40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F41" t="s">
+        <v>32</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" t="s">
+        <v>32</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43" t="s">
+        <v>65</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" t="s">
+        <v>31</v>
+      </c>
+      <c r="F44" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" t="s">
+        <v>31</v>
+      </c>
+      <c r="F45" t="s">
+        <v>94</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>30</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
+      </c>
+      <c r="F46" t="s">
+        <v>52</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H46" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" t="s">
+        <v>31</v>
+      </c>
+      <c r="F47" t="s">
+        <v>103</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>201</v>
+      </c>
+      <c r="D48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" t="s">
+        <v>31</v>
+      </c>
+      <c r="F48" t="s">
+        <v>103</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>205</v>
+      </c>
+      <c r="D49" t="s">
+        <v>30</v>
+      </c>
+      <c r="E49" t="s">
+        <v>31</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>208</v>
+      </c>
+      <c r="D50" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H50" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" t="s">
+        <v>31</v>
+      </c>
+      <c r="F51" t="s">
+        <v>32</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52" t="s">
+        <v>103</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" t="s">
+        <v>31</v>
+      </c>
+      <c r="F53" t="s">
+        <v>65</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E54" t="s">
+        <v>31</v>
+      </c>
+      <c r="F54" t="s">
+        <v>65</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" t="s">
+        <v>30</v>
+      </c>
+      <c r="E55" t="s">
+        <v>31</v>
+      </c>
+      <c r="F55" t="s">
+        <v>65</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" t="s">
+        <v>52</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H56" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>233</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>234</v>
+      </c>
+      <c r="D57" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" t="s">
+        <v>31</v>
+      </c>
+      <c r="F57" t="s">
+        <v>52</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H57" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" t="s">
+        <v>31</v>
+      </c>
+      <c r="F58" t="s">
+        <v>52</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" t="s">
+        <v>31</v>
+      </c>
+      <c r="F59" t="s">
+        <v>94</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" t="s">
+        <v>31</v>
+      </c>
+      <c r="F60" t="s">
+        <v>94</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>84</v>
+      </c>
+      <c r="D61" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" t="s">
+        <v>31</v>
+      </c>
+      <c r="F61" t="s">
+        <v>94</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" t="s">
+        <v>30</v>
+      </c>
+      <c r="E62" t="s">
+        <v>31</v>
+      </c>
+      <c r="F62" t="s">
+        <v>94</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>76</v>
+      </c>
+      <c r="D63" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" t="s">
+        <v>31</v>
+      </c>
+      <c r="F63" t="s">
+        <v>65</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>256</v>
+      </c>
+      <c r="E64" t="s">
+        <v>257</v>
+      </c>
+      <c r="F64" t="s">
+        <v>258</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H64" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>261</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>256</v>
+      </c>
+      <c r="E65" t="s">
+        <v>257</v>
+      </c>
+      <c r="F65" t="s">
+        <v>258</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H65" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>264</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66" t="s">
+        <v>256</v>
+      </c>
+      <c r="E66" t="s">
+        <v>257</v>
+      </c>
+      <c r="F66" t="s">
+        <v>258</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>268</v>
+      </c>
+      <c r="E67" t="s">
+        <v>269</v>
+      </c>
+      <c r="F67" t="s">
+        <v>65</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H67" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>272</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>268</v>
+      </c>
+      <c r="E68" t="s">
+        <v>269</v>
+      </c>
+      <c r="F68" t="s">
+        <v>65</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69" t="s">
+        <v>268</v>
+      </c>
+      <c r="E69" t="s">
+        <v>269</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H69" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>